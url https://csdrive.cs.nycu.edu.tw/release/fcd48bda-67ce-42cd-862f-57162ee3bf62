--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -7,53 +7,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\112學年度\112教評會\期刊、會議---------------------\會議論文修改史\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B924B8CF-840F-4D83-AED3-1D45DC96833E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110B56D1-91AD-4B89-940A-683DF135EFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="國際會議等級A(頂尖國際會議)" sheetId="1" r:id="rId1"/>
     <sheet name="國際會議等級B" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="236">
   <si>
     <t>LICS - Logic in Computer Science</t>
   </si>
   <si>
     <t>SODA - Symposium on Discrete Algorithms</t>
   </si>
   <si>
     <t>Artificial Intelligence</t>
   </si>
@@ -479,190 +479,50 @@
   <si>
     <t>INFOVIS - IEEE Information Visualization Conference</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>VLDB - Very Large Data Bases</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>PODC - Symposium on Principles of Distributed Computing</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>SIGIR - Research and Development in Information Retrieval</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>ISSCC - International Solid State Circuits Conference</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>USITS -- USENIX Symposium on Internet Technologies and Systems</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...138 lines deleted...]
-  <si>
     <t>IEEE Visualization</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>SIGGRAPH Asia</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> Citations</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Average</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Last 5 Years</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Last 10 Years</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>SOCG -- ACM Symposium on Computational Geometry</t>
@@ -1028,594 +888,554 @@
       </rPr>
       <t>教評通過；僅限</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Oral</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>發表之論文得計點。</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>MobiSys</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>107.12.24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>EuroSys-European Conference on Computer Systems</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110.5.17</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> Citations</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>108.07.25.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>GLOBECOM- IEEE Global Communications Conference</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111.02.21</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+  </si>
+  <si>
+    <t>EMSOFT-International Conference on Embedded Software</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>ICLR - International Conference on Learning Representations</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111.02.21</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>ICMR-ACM International Conference on Multimedia Retrieval (long papers)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111.04.22</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>IJCNN- International Joint Conference on Neural Networks</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>111.08.29</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>HPSR-IEEE International Conference on High Performance Switching and Routing</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">112.05.15 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110.9.13</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.9.13教評通過刪除</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">113.01.09 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>IEEE/IFIP Network Operations and Management Symposium (NOMS)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113.01.09</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>European Conference on Computer Vision (ECCV)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>ASIACCS: ACM Symposium on Information, Computer and Communications Security</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Natural Language Processing</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>EMNLP-Empirical Methods in Natural Language Processing</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>NAACL-North American Chapter of the Association for Computational Linguistics</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.3.12教評通過</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113.3.12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>EACL-Conference of the European Chapter of the Association for Computational Linguistics</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLING-International Conference on Computational Linguistics</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Findings_ACL-Findings of the Association for Computational Linguistics: ACL</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Findings EMNLP-Findings of the Association for Computational Linguistics: EMNLP</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Findings_NAACL-Findings of the Association for Computational Linguistics: NAACL</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>BMVC - British Machine Vision Conference</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113.09.03</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Medical image/ computer-aided diagnosis</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114.03.24</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114.05.13</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Knowledge representation</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>International Conference On Formal Ontology in Information Systems (FOIS)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Conference on Language Modeling (COLM)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113.3.12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115.3.23</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>教評通過</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頂尖會議</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>poster</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>品質等同</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>oral</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>之計點方式：
-需檢具議程主席公開信函，說明</t>
+      <t>之計點方式：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
-[...8 lines deleted...]
-        <rFont val="細明體"/>
+        <rFont val="新細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>與</t>
-[...95 lines deleted...]
-    </r>
+      <t>請參閱國立陽明交通大學資訊科學與工程研究所博士學位評審辦法。</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>教評通過</t>
-[...9 lines deleted...]
-      <t>110.5.17</t>
+      <t>頂尖會議</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="1"/>
-[...2 lines deleted...]
-        <charset val="136"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
-      <t>教評通過</t>
-[...271 lines deleted...]
-      <t>114.03.24</t>
+      <t>poster</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>教評通過</t>
-[...5 lines deleted...]
-      <t>114.05.13</t>
+      <t>品質等同</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>oral</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>教評通過</t>
-[...17 lines deleted...]
-      <t>113.3.12</t>
+      <t>之計點方式：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="1"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <rFont val="新細明體"/>
+        <family val="3"/>
         <charset val="136"/>
       </rPr>
-      <t>教評通過</t>
-[...15 lines deleted...]
-      <t>教評通過</t>
+      <t>請參閱國立陽明交通大學資訊科學與工程研究所博士學位評審辦法。</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1735,50 +1555,76 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="新細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1932,70 +1778,70 @@
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="超連結" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -2309,113 +2155,113 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/20/iccv-international-conference-on-computer-vision" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/370/sigmod-international-conference-on-management-of-data" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/610/dac-design-automation-conference" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/198/osdi-operating-systems-design-and-implementation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1563/siggraph-annual-conference-on-computer-graphics" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/187/nips-neural-information-processing-systems" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/225/popl-symposium-on-principles-of-programming-languages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1586/s&amp;p-ieee-symposium-on-security-and-privacy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/40/icse-international-conference-on-software-engineering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/229/ppopp-principles-and-practice-of-parallel-programming" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/35/icml-international-conference-on-machine-learning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/392/stoc-acm-symposium-on-theory-of-computing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/458/vldb-very-large-data-bases" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/187/nips-neural-information-processing-systems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/162/micro-international-symposium-on-microarchitecture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/313/asplos-architectural-support-for-programming-languages-and-operating-systems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/167/mm-acm-multimedia-conference" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/69/infocom-ieee-infocom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/381/sosp-symposium-on-operating-systems-principles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/250/rtss-ieee-real-time-systems-symposium" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/688/eurocrypt-theory-and-application-of-cryptographic-techniques" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/251/aaai-national-conference-on-artificial-intelligence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/222/podc-symposium-on-principles-of-distributed-computing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/378/soda-symposium-on-discrete-algorithms" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/605/cscw-conference-on-computer-supported-cooperative-work" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/838/cvpr-computer-vision-and-pattern-recognition" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/455/ieee-visualization" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/431/uist-user-interface-software-and-technology" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/35/icml-international-conference-on-machine-learning" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/172/mobicom-mobile-computing-and-networking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/662/ecoop-european-conference-on-object-oriented-programming" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/559/ccs-computer-and-communications-security" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/651/dsn-dependable-systems-and-networks" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/789/chi-computer-human-interaction" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/623/dcc-data-compression-conference" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/138/lics-logic-in-computer-science" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/11/iccad-international-conference-on-computer-aided-design" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/223/pods-symposium-on-principles-of-database-systems" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1055/hpca-international-symposium-on-high-performance-computer-architecture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/260/acl-meeting-of-the-association-for-computational-linguistics" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1370/mobihoc-mobile-ad-hoc-networking-and-computing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/603/crypto-international-crytology-conference" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/21/icdcs-international-conference-on-distributed-computing-systems" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/442/usenix-usenix-technical-conference" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/120/kdd-knowledge-discovery-and-data-mining" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/706/focs-ieee-symposium-on-foundations-of-computer-science" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/64/ijcai-international-joint-conference-on-artificial-intelligence" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/22/icde-international-conference-on-data-engineering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/365/i3d-acm-symposium-on-interactive-3d-graphics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/368/sigir-research-and-development-in-information-retrieval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1652/sigcomm-acm-sigcomm-conference" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/555/cav-computer-aided-verification" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/86/isca-international-symposium-on-computer-architecture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/427/uai-uncertainty-in-artificial-intelligence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/220/pldi-sigplan-conference-on-programming-language-design-and-implementation" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/369/sigmetrics-measurement-and-modeling-of-computer-systems" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/397/tacas-tools-and-algorithms-for-construction-and-analysis-of-systems" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/24/icdt-international-conference-on-database-theory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/390/stacs-symposium-on-theoretical-aspects-of-computer-science" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1103/icnp-international-conference-on-network-protocols" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1073/icc-ieee-international-conference-on-communications" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/585/cocoon-computing-and-combinatorics?query=cocoon" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/525/hotos-wwos-workshop-on-workstation-operating-systems-now-hotos-workshop-on-hot-topics-in" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1589/storage-and-retrieval-for-image-and-video-databases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/552/cases-compilers-architecture-and-synthesis-for-embedded-systems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1247/iswc-international-symposium-on-wearable-computers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/137/lfp-acm-conference-on-lisp-and-functional-programming" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/39/ics-international-conference-on-supercomputing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1108/icpr-international-conference-on-pattern-recognition" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/38/icra-international-conference-on-robotics-and-automation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/96/ispd-international-symposium-on-physical-design" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/741/hpdc-ieee-international-symposium-on-high-performance-distributed-computing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/718/fse-fast-software-encryption" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/572/cikm-international-conference-on-information-and-knowledge-management" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/2339/vcip-visual-communications-and-image-processing?query=visual%20communications%20and%20image%20processing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1660/sensys-conference-on-embedded-networked-sensor-systems" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/41/icsm-international-conference-on-software-maintenance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/127/kr-principles-of-knowledge-representation-and-reasoning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/247/rtas-ieee-real-time-technology-and-applications-symposium" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/720/ftcs-symposium-on-fault-tolerant-computing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/911/ecscw-european-conference-on-computer-supported-cooperative-work" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/588/colt-computational-learning-theory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/427/uai-uncertainty-in-artificial-intelligence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/665/edbt-extending-database-technology" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/2762/wcnc-ieee-wireless-communications-&amp;-networking-conference" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/683/esop-european-symposium-on-programming" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/726/gecco-genetic-and-evolutionary-computation-conference?query=GECCO" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/4115/isit-ieee-international-symposium-on-information-theory?query=isit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/744/hybrid-systems" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/309/asiacrypt-asiacrypt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1096/icip-international-conference-on-image-processing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/298/aosd-aspect-oriented-software-development" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/588/colt-computational-learning-theory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/200/pact-international-conference-on-parallel-architectures-and-compilation-techniques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1531/egsr-eurographics-symposium-on-rendering-eurographics-workshop-on-rendering-techniques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/254/aamas-agents-autonomous-agents-&amp;-multiagent-systems-international-conference-on-autonomous-agents" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/132/lcpc-languages-and-compilers-for-parallel-computing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/23/icdm-ieee-international-conference-on-data-mining" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/event.cfm?id=RE289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/699/fgr-ieee-international-conference-on-automatic-face-and-gesture-recognition" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/905/aied-artificial-intelligence-in-education" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/308/ase-automated-software-engineering" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/89/islped-international-symposium-on-low-power-electronics-and-design" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/786/cgo-symposium-on-code-generation-and-optimization" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1215/iptps-peer-to-peer-systems" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/932/emsoft-international-workshop-on-embedded-systems" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/382/spaa-acm-symposium-on-parallel-algorithms-and-architectures" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/428/ubicomp-huc-ubiquitous-computing-handheld-and-ubiquitous-computing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1349/machine-intelligence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/183/ndss-network-and-distributed-system-security-symposium" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/9/icalp-international-congress-of-mathematicans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/711/fpca-functional-programming-languages-and-computer-architecture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/661/ecml-the-european-conference-on-machine-learning-and-principles-and-practice-of-knowledge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/422/trec-text-retrieval-conference" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/568/ches-cryptographic-hardware-and-embedded-systems" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/338/sc-supercomputing-conference" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1848/cec-ieee-congress-on-evolutionary-computation?query=IEEE%20Congress%20on%20Evolutionary%20Computation" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/2771/icassp-international-conference-on-acoustics-speech-and-signal-processing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/974/usenix-conference-on-file-and-storage-technologies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/197/oopsla-conference-on-object-oriented-programming-systems-languages-and-applications" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/593/concur-international-conference-on-concurrency-theory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/748/icmas-international-conference-on-multiagent-systems" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/1032/gi-graphics-interface" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/606/csfw-computer-security-foundations-workshop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.research.microsoft.com/Conference/2609/cscl-computer-support-for-collaborative-learning" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M110"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A93" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C36" sqref="C36"/>
+      <selection pane="bottomLeft" activeCell="B110" sqref="B110:G110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9" style="27"/>
     <col min="2" max="2" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="94.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" style="8" customWidth="1"/>
     <col min="9" max="13" width="9" style="8"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="B1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C1" s="7" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-      <c r="F1" s="57"/>
+        <v>150</v>
+      </c>
+      <c r="D1" s="54" t="s">
+        <v>193</v>
+      </c>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
       <c r="G1" s="3" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="21" customHeight="1">
       <c r="B2" s="1"/>
       <c r="D2" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E2" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="F2" s="11" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1">
-      <c r="B3" s="56" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="56"/>
+      <c r="B3" s="55" t="s">
+        <v>161</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13" ht="21" customHeight="1">
       <c r="A4" s="27">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="12" t="s">
         <v>131</v>
       </c>
       <c r="D4" s="11">
         <v>42.04854368932039</v>
       </c>
       <c r="E4" s="11">
         <v>3.5</v>
       </c>
       <c r="F4" s="11">
         <v>18.917431192660551</v>
       </c>
       <c r="G4" s="9"/>
@@ -2478,114 +2324,114 @@
       </c>
       <c r="C7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <v>27.410714285714285</v>
       </c>
       <c r="E7" s="11">
         <v>0.75</v>
       </c>
       <c r="F7" s="11">
         <v>8.473520249221183</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" ht="21" customHeight="1">
       <c r="A8" s="27">
         <v>5</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D8" s="11">
         <v>7.3227091633466133</v>
       </c>
       <c r="E8" s="11">
         <v>0.96153846153846156</v>
       </c>
       <c r="F8" s="11">
         <v>8.0370370370370363</v>
       </c>
       <c r="G8" s="4"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" ht="21" customHeight="1">
       <c r="A9" s="27">
         <v>6</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D9" s="11">
         <v>20.790076335877863</v>
       </c>
       <c r="E9" s="11">
         <v>0.95918367346938771</v>
       </c>
       <c r="F9" s="11">
         <v>7.33003300330033</v>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
     </row>
     <row r="10" spans="1:13" ht="21" customHeight="1">
       <c r="C10" s="14"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" ht="21" customHeight="1">
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="56"/>
-[...3 lines deleted...]
-      <c r="G11" s="56"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="A12" s="27">
         <v>7</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="11">
         <v>20.821971100407559</v>
       </c>
       <c r="E12" s="11">
         <v>0.78025477707006374</v>
       </c>
       <c r="F12" s="11">
         <v>7.1037463976945245</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
@@ -2623,151 +2469,151 @@
       </c>
       <c r="C14" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>33.176231176231177</v>
       </c>
       <c r="E14" s="11">
         <v>1.4624999999999999</v>
       </c>
       <c r="F14" s="11">
         <v>14.487041036717063</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="12"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="27">
         <v>10</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D15" s="18">
         <v>28.7</v>
       </c>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="12"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1">
       <c r="C16" s="12"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="12"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1">
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="56"/>
-[...3 lines deleted...]
-      <c r="G17" s="56"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="12"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1">
       <c r="A18" s="27">
         <v>11</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="11">
         <v>8.2224281742354037</v>
       </c>
       <c r="E18" s="11">
         <v>0.6211180124223602</v>
       </c>
       <c r="F18" s="11">
         <v>2.9481481481481482</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1">
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1">
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>124</v>
       </c>
-      <c r="C20" s="56"/>
-[...3 lines deleted...]
-      <c r="G20" s="56"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="27">
         <v>12</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D21" s="11">
         <v>29.664196699225329</v>
       </c>
       <c r="E21" s="11">
         <v>4.2319749216300939E-2</v>
       </c>
       <c r="F21" s="11">
         <v>11.322935779816513</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
     </row>
     <row r="22" spans="1:13" ht="21" customHeight="1">
       <c r="A22" s="27">
         <v>13</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="11">
@@ -2793,154 +2639,154 @@
       <c r="C23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="18">
         <v>29.205290396779759</v>
       </c>
       <c r="E23" s="18">
         <v>0.12448132780082988</v>
       </c>
       <c r="F23" s="18">
         <v>0.92722371967654982</v>
       </c>
       <c r="G23" s="18"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
     </row>
     <row r="24" spans="1:13" ht="21" customHeight="1">
       <c r="A24" s="27">
         <v>15</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D24" s="18">
         <v>18.502001601281023</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F24" s="18">
         <v>0.61458333333333337</v>
       </c>
       <c r="G24" s="18"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
     </row>
     <row r="25" spans="1:13" ht="21" customHeight="1">
       <c r="A25" s="27">
         <v>16</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>119</v>
       </c>
       <c r="D25" s="18">
         <v>31.127659574468087</v>
       </c>
       <c r="E25" s="18">
         <v>1.5416666666666667</v>
       </c>
       <c r="F25" s="18">
         <v>9.5621621621621617</v>
       </c>
       <c r="G25" s="18"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
     <row r="26" spans="1:13" ht="21" customHeight="1">
       <c r="A26" s="27">
         <v>17</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E26" s="18" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F26" s="18" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G26" s="18"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
     </row>
     <row r="27" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="35">
         <v>18</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="6" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="6" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="21" customHeight="1">
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1">
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="55" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="56"/>
-[...3 lines deleted...]
-      <c r="G29" s="56"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
     </row>
     <row r="30" spans="1:13" ht="21" customHeight="1">
       <c r="A30" s="27">
         <v>19</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="11">
         <v>33.577314590402324</v>
       </c>
       <c r="E30" s="11">
         <v>1.5</v>
       </c>
       <c r="F30" s="11">
         <v>12.505735140771638</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
@@ -3047,114 +2893,114 @@
       </c>
       <c r="C35" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="11">
         <v>26.542510121457489</v>
       </c>
       <c r="E35" s="11">
         <v>1.0744186046511628</v>
       </c>
       <c r="F35" s="11">
         <v>11.454780361757106</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:13" ht="21" customHeight="1">
       <c r="A36" s="27">
         <v>25</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D36" s="11">
         <v>20.816843546730571</v>
       </c>
       <c r="E36" s="11">
         <v>1.5452716297786719</v>
       </c>
       <c r="F36" s="11">
         <v>11.847678369195924</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:13" ht="22.9" customHeight="1">
       <c r="A37" s="27">
         <v>26</v>
       </c>
       <c r="C37" s="49" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="11">
         <v>78.549019607843135</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F37" s="11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G37" s="16"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:13" ht="21" customHeight="1">
       <c r="C38" s="12"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:13" ht="21" customHeight="1">
-      <c r="B39" s="56" t="s">
+      <c r="B39" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="C39" s="56"/>
-[...3 lines deleted...]
-      <c r="G39" s="56"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:13" ht="21" customHeight="1">
       <c r="A40" s="27">
         <v>27</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>135</v>
       </c>
       <c r="D40" s="11">
         <v>23.416447368421053</v>
       </c>
       <c r="E40" s="11">
         <v>0.90909090909090906</v>
       </c>
       <c r="F40" s="11">
         <v>8.6376811594202891</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
@@ -3181,68 +3027,68 @@
       </c>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:13" ht="21" customHeight="1">
       <c r="A42" s="27">
         <v>29</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="11">
         <v>17.625806451612902</v>
       </c>
       <c r="E42" s="11">
         <v>2</v>
       </c>
       <c r="F42" s="11">
         <v>13.444852941176471</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:13" ht="21" customHeight="1">
-      <c r="B43" s="56" t="s">
+      <c r="B43" s="55" t="s">
         <v>126</v>
       </c>
-      <c r="C43" s="56"/>
-[...3 lines deleted...]
-      <c r="G43" s="56"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="55"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:13" ht="21" customHeight="1">
       <c r="A44" s="27">
         <v>30</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D44" s="11">
         <v>5.352084446819882</v>
       </c>
       <c r="E44" s="11">
         <v>1.554812834224599</v>
       </c>
       <c r="F44" s="11">
         <v>6.6238442822384425</v>
       </c>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
@@ -3263,83 +3109,83 @@
       </c>
       <c r="E45" s="11">
         <v>1.7204301075268817</v>
       </c>
       <c r="F45" s="11">
         <v>7.34375</v>
       </c>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
     </row>
     <row r="46" spans="1:13" ht="21" customHeight="1">
       <c r="A46" s="27">
         <v>32</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="11">
         <v>22.282293178519595</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F46" s="11">
         <v>9.6170520231213867</v>
       </c>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
     </row>
     <row r="47" spans="1:13" ht="21" customHeight="1">
       <c r="C47" s="12"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
     </row>
     <row r="48" spans="1:13" ht="21" customHeight="1">
-      <c r="B48" s="56" t="s">
+      <c r="B48" s="55" t="s">
         <v>127</v>
       </c>
-      <c r="C48" s="56"/>
-[...3 lines deleted...]
-      <c r="G48" s="56"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="55"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
     </row>
     <row r="49" spans="1:13" ht="21" customHeight="1">
       <c r="A49" s="27">
         <v>33</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="11">
         <v>24.370342771982116</v>
       </c>
       <c r="E49" s="11">
         <v>2.2736842105263158</v>
       </c>
       <c r="F49" s="11">
         <v>21.15434083601286</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
@@ -3408,58 +3254,58 @@
         <v>1.453125</v>
       </c>
       <c r="F52" s="11">
         <v>14.70684039087948</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
     </row>
     <row r="53" spans="1:13" ht="21" customHeight="1">
       <c r="C53" s="12"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
     </row>
     <row r="54" spans="1:13" ht="21" customHeight="1">
-      <c r="B54" s="56" t="s">
+      <c r="B54" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="C54" s="56"/>
-[...3 lines deleted...]
-      <c r="G54" s="56"/>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="55"/>
+      <c r="G54" s="55"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
     </row>
     <row r="55" spans="1:13" ht="21" customHeight="1">
       <c r="A55" s="27">
         <v>37</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="11">
         <v>15.86901611739235</v>
       </c>
       <c r="E55" s="11">
         <v>0.75989085948158253</v>
       </c>
       <c r="F55" s="11">
         <v>6.2713605612628411</v>
       </c>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
@@ -3505,58 +3351,58 @@
         <v>0.81132075471698117</v>
       </c>
       <c r="F57" s="11">
         <v>12.472</v>
       </c>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
     </row>
     <row r="58" spans="1:13" ht="21" customHeight="1">
       <c r="C58" s="12"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
     </row>
     <row r="59" spans="1:13" ht="21" customHeight="1">
-      <c r="B59" s="56" t="s">
+      <c r="B59" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="C59" s="56"/>
-[...3 lines deleted...]
-      <c r="G59" s="56"/>
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="55"/>
+      <c r="F59" s="55"/>
+      <c r="G59" s="55"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
     </row>
     <row r="60" spans="1:13" ht="21" customHeight="1">
       <c r="A60" s="27">
         <v>40</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="11">
         <v>26.660210035005836</v>
       </c>
       <c r="E60" s="11">
         <v>2</v>
       </c>
       <c r="F60" s="11">
         <v>13.721584984358707</v>
       </c>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
@@ -3583,91 +3429,91 @@
       </c>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
     </row>
     <row r="62" spans="1:13" ht="21" customHeight="1">
       <c r="A62" s="27">
         <v>42</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D62" s="11">
         <v>23.616020343293069</v>
       </c>
       <c r="E62" s="11">
         <v>2.0909090909090908</v>
       </c>
       <c r="F62" s="11">
         <v>9.9072580645161299</v>
       </c>
       <c r="G62" s="6" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
     </row>
     <row r="63" spans="1:13" ht="21" customHeight="1">
       <c r="C63" s="12"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
     </row>
     <row r="64" spans="1:13" ht="21" customHeight="1">
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
     </row>
     <row r="65" spans="1:13" ht="21" customHeight="1">
-      <c r="B65" s="56" t="s">
+      <c r="B65" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="C65" s="56"/>
-[...3 lines deleted...]
-      <c r="G65" s="56"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
     </row>
     <row r="66" spans="1:13" ht="21" customHeight="1">
       <c r="A66" s="27">
         <v>43</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="11">
         <v>13.74415817855003</v>
       </c>
       <c r="E66" s="11">
         <v>0.59116022099447518</v>
       </c>
       <c r="F66" s="11">
         <v>5.7968291250734003</v>
       </c>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
@@ -3690,58 +3536,58 @@
         <v>0.36399999999999999</v>
       </c>
       <c r="F67" s="11">
         <v>2.0857558139534884</v>
       </c>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
     </row>
     <row r="68" spans="1:13" ht="21" customHeight="1">
       <c r="C68" s="12"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
     </row>
     <row r="69" spans="1:13" ht="21" customHeight="1">
-      <c r="B69" s="56" t="s">
+      <c r="B69" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="C69" s="56"/>
-[...3 lines deleted...]
-      <c r="G69" s="56"/>
+      <c r="C69" s="55"/>
+      <c r="D69" s="55"/>
+      <c r="E69" s="55"/>
+      <c r="F69" s="55"/>
+      <c r="G69" s="55"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
     </row>
     <row r="70" spans="1:13" ht="21" customHeight="1">
       <c r="A70" s="27">
         <v>45</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D70" s="11">
         <v>21.378227060653188</v>
       </c>
       <c r="E70" s="11">
         <v>0.53174603174603174</v>
       </c>
       <c r="F70" s="11">
         <v>9.4605873261205566</v>
       </c>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
@@ -3764,116 +3610,116 @@
         <v>2</v>
       </c>
       <c r="F71" s="11">
         <v>13.721584984358707</v>
       </c>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
     </row>
     <row r="72" spans="1:13" ht="21" customHeight="1">
       <c r="C72" s="12"/>
       <c r="D72" s="18"/>
       <c r="E72" s="18"/>
       <c r="F72" s="18"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
     </row>
     <row r="73" spans="1:13" ht="21" customHeight="1">
-      <c r="B73" s="56" t="s">
-[...6 lines deleted...]
-      <c r="G73" s="56"/>
+      <c r="B73" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="55"/>
+      <c r="G73" s="55"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
     </row>
     <row r="74" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A74" s="35">
         <v>47</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="13" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D74" s="48"/>
       <c r="E74" s="48"/>
       <c r="F74" s="48"/>
       <c r="G74" s="6" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A75" s="35">
         <v>48</v>
       </c>
       <c r="B75" s="48"/>
       <c r="C75" s="13" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D75" s="48"/>
       <c r="E75" s="48"/>
       <c r="F75" s="48"/>
       <c r="G75" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="21" customHeight="1">
       <c r="C76" s="12"/>
       <c r="D76" s="11"/>
       <c r="E76" s="11"/>
       <c r="F76" s="11"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
     </row>
     <row r="77" spans="1:13" ht="21" customHeight="1">
-      <c r="B77" s="56" t="s">
+      <c r="B77" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="C77" s="56"/>
-[...3 lines deleted...]
-      <c r="G77" s="56"/>
+      <c r="C77" s="55"/>
+      <c r="D77" s="55"/>
+      <c r="E77" s="55"/>
+      <c r="F77" s="55"/>
+      <c r="G77" s="55"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
     </row>
     <row r="78" spans="1:13" ht="21" customHeight="1">
       <c r="A78" s="27">
         <v>49</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>42</v>
       </c>
       <c r="D78" s="17">
         <v>89.218085106382972</v>
       </c>
       <c r="E78" s="17">
         <v>1.7115384615384615</v>
       </c>
       <c r="F78" s="17">
         <v>20.715341959334566</v>
       </c>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
@@ -3965,58 +3811,58 @@
         <v>1.68</v>
       </c>
       <c r="F82" s="17">
         <v>13.03862660944206</v>
       </c>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
     </row>
     <row r="83" spans="1:13" ht="21" customHeight="1">
       <c r="C83" s="12"/>
       <c r="D83" s="18"/>
       <c r="E83" s="18"/>
       <c r="F83" s="18"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
     </row>
     <row r="84" spans="1:13" ht="21" customHeight="1">
-      <c r="B84" s="56" t="s">
+      <c r="B84" s="55" t="s">
         <v>128</v>
       </c>
-      <c r="C84" s="56"/>
-[...3 lines deleted...]
-      <c r="G84" s="56"/>
+      <c r="C84" s="55"/>
+      <c r="D84" s="55"/>
+      <c r="E84" s="55"/>
+      <c r="F84" s="55"/>
+      <c r="G84" s="55"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
     </row>
     <row r="85" spans="1:13" ht="21" customHeight="1">
       <c r="A85" s="27">
         <v>54</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>48</v>
       </c>
       <c r="D85" s="17">
         <v>65.936708860759495</v>
       </c>
       <c r="E85" s="17">
         <v>0</v>
       </c>
       <c r="F85" s="17">
         <v>29.73</v>
       </c>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
@@ -4078,99 +3924,99 @@
       <c r="C88" s="12" t="s">
         <v>61</v>
       </c>
       <c r="D88" s="17">
         <v>23.712121212121211</v>
       </c>
       <c r="E88" s="17">
         <v>0.51470588235294112</v>
       </c>
       <c r="F88" s="17">
         <v>8.2242424242424246</v>
       </c>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
     </row>
     <row r="89" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A89" s="27">
         <v>58</v>
       </c>
       <c r="B89" s="21"/>
       <c r="C89" s="13" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D89" s="34">
         <v>32</v>
       </c>
       <c r="E89" s="34">
         <v>14.4</v>
       </c>
       <c r="F89" s="34">
         <v>49.68</v>
       </c>
       <c r="G89" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="90" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A90" s="27">
         <v>59</v>
       </c>
       <c r="B90" s="21"/>
       <c r="C90" s="13" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D90" s="36">
         <v>25</v>
       </c>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="6" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:13" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A91" s="35"/>
       <c r="B91" s="21"/>
       <c r="C91" s="13"/>
       <c r="D91" s="36"/>
       <c r="E91" s="36"/>
       <c r="F91" s="36"/>
     </row>
     <row r="92" spans="1:13" ht="21" customHeight="1">
-      <c r="B92" s="56" t="s">
+      <c r="B92" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="C92" s="56"/>
-[...3 lines deleted...]
-      <c r="G92" s="56"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
     </row>
     <row r="93" spans="1:13" ht="21" customHeight="1">
       <c r="A93" s="27">
         <v>60</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D93" s="17">
         <v>54.1484375</v>
       </c>
       <c r="E93" s="17">
         <v>2.0917431192660549</v>
       </c>
       <c r="F93" s="17">
         <v>15.393333333333333</v>
       </c>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
@@ -4238,58 +4084,58 @@
       <c r="E96" s="17">
         <v>0.40909090909090912</v>
       </c>
       <c r="F96" s="17">
         <v>3.3597733711048159</v>
       </c>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
     </row>
     <row r="97" spans="1:13" ht="21" customHeight="1">
       <c r="D97" s="17"/>
       <c r="E97" s="17"/>
       <c r="F97" s="17"/>
       <c r="H97" s="1"/>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
     </row>
     <row r="98" spans="1:13" ht="21" customHeight="1">
-      <c r="B98" s="56" t="s">
+      <c r="B98" s="55" t="s">
         <v>65</v>
       </c>
-      <c r="C98" s="56"/>
-[...3 lines deleted...]
-      <c r="G98" s="56"/>
+      <c r="C98" s="55"/>
+      <c r="D98" s="55"/>
+      <c r="E98" s="55"/>
+      <c r="F98" s="55"/>
+      <c r="G98" s="55"/>
       <c r="H98" s="1"/>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
     </row>
     <row r="99" spans="1:13" ht="21" customHeight="1">
       <c r="A99" s="27">
         <v>64</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>66</v>
       </c>
       <c r="D99" s="17">
         <v>51.433677521842732</v>
       </c>
       <c r="E99" s="17">
         <v>3.7826086956521738</v>
       </c>
       <c r="F99" s="17">
         <v>20.275555555555556</v>
       </c>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
@@ -4304,51 +4150,51 @@
       </c>
       <c r="C100" s="12" t="s">
         <v>67</v>
       </c>
       <c r="D100" s="17">
         <v>47.974937343358398</v>
       </c>
       <c r="E100" s="17">
         <v>2.0925925925925926</v>
       </c>
       <c r="F100" s="17">
         <v>21.389558232931726</v>
       </c>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
     </row>
     <row r="101" spans="1:13" ht="21" customHeight="1">
       <c r="A101" s="27">
         <v>66</v>
       </c>
       <c r="C101" s="12" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D101" s="17">
         <v>33.627568493150683</v>
       </c>
       <c r="E101" s="17">
         <v>1.3698630136986301</v>
       </c>
       <c r="F101" s="17">
         <v>12.023968042609853</v>
       </c>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
     </row>
     <row r="102" spans="1:13" ht="21" customHeight="1">
       <c r="A102" s="27">
         <v>67</v>
       </c>
       <c r="C102" s="12" t="s">
         <v>68</v>
       </c>
       <c r="D102" s="17">
@@ -4385,80 +4231,80 @@
       </c>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
     </row>
     <row r="104" spans="1:13" ht="21" customHeight="1">
       <c r="A104" s="27">
         <v>69</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>112</v>
       </c>
       <c r="D104" s="20">
         <v>13.095100864553315</v>
       </c>
       <c r="E104" s="20">
         <v>0.55319148936170215</v>
       </c>
       <c r="F104" s="20">
         <v>7.1225225225225222</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
     </row>
     <row r="105" spans="1:13" ht="21" customHeight="1">
       <c r="C105" s="12"/>
       <c r="D105" s="17"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
     </row>
     <row r="106" spans="1:13" ht="21" customHeight="1">
-      <c r="B106" s="56" t="s">
+      <c r="B106" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="C106" s="56"/>
-[...3 lines deleted...]
-      <c r="G106" s="56"/>
+      <c r="C106" s="55"/>
+      <c r="D106" s="55"/>
+      <c r="E106" s="55"/>
+      <c r="F106" s="55"/>
+      <c r="G106" s="55"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
     </row>
     <row r="107" spans="1:13" ht="21" customHeight="1">
       <c r="A107" s="27">
         <v>70</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>69</v>
       </c>
       <c r="D107" s="17">
         <v>30.513992537313431</v>
       </c>
       <c r="E107" s="17">
         <v>2.4923076923076923</v>
       </c>
       <c r="F107" s="17">
         <v>13.825301204819278</v>
       </c>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
@@ -4477,81 +4323,81 @@
       <c r="D108" s="17">
         <v>15.981457800511508</v>
       </c>
       <c r="E108" s="17">
         <v>0.70827285921625549</v>
       </c>
       <c r="F108" s="17">
         <v>6.5063548551093033</v>
       </c>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
     </row>
     <row r="109" spans="1:13" ht="21" customHeight="1">
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
     </row>
     <row r="110" spans="1:13" ht="49.15" customHeight="1">
-      <c r="B110" s="54" t="s">
-[...6 lines deleted...]
-      <c r="G110" s="55"/>
+      <c r="B110" s="60" t="s">
+        <v>235</v>
+      </c>
+      <c r="C110" s="56"/>
+      <c r="D110" s="56"/>
+      <c r="E110" s="56"/>
+      <c r="F110" s="56"/>
+      <c r="G110" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="D1:F1"/>
-[...7 lines deleted...]
-    <mergeCell ref="B65:G65"/>
     <mergeCell ref="B110:G110"/>
     <mergeCell ref="B69:G69"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B39:G39"/>
     <mergeCell ref="B77:G77"/>
     <mergeCell ref="B84:G84"/>
     <mergeCell ref="B73:G73"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="B92:G92"/>
+    <mergeCell ref="B98:G98"/>
+    <mergeCell ref="B106:G106"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="B48:G48"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="B59:G59"/>
+    <mergeCell ref="B65:G65"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" display="http://academic.research.microsoft.com/Conference/706/focs-ieee-symposium-on-foundations-of-computer-science" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C4" r:id="rId2" display="http://academic.research.microsoft.com/Conference/392/stoc-acm-symposium-on-theory-of-computing" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C7" r:id="rId3" display="http://academic.research.microsoft.com/Conference/138/lics-logic-in-computer-science" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C6" r:id="rId4" display="http://academic.research.microsoft.com/Conference/378/soda-symposium-on-discrete-algorithms" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C12" r:id="rId5" display="http://academic.research.microsoft.com/Conference/251/aaai-national-conference-on-artificial-intelligence" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C13" r:id="rId6" display="http://academic.research.microsoft.com/Conference/64/ijcai-international-joint-conference-on-artificial-intelligence" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C14" r:id="rId7" display="http://academic.research.microsoft.com/Conference/35/icml-international-conference-on-machine-learning" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C55" r:id="rId8" display="http://academic.research.microsoft.com/Conference/789/chi-computer-human-interaction" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C56" r:id="rId9" display="http://academic.research.microsoft.com/Conference/605/cscw-conference-on-computer-supported-cooperative-work" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="C49" r:id="rId10" display="http://academic.research.microsoft.com/Conference/86/isca-international-symposium-on-computer-architecture" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="C50" r:id="rId11" display="http://academic.research.microsoft.com/Conference/162/micro-international-symposium-on-microarchitecture" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="C46" r:id="rId12" display="http://academic.research.microsoft.com/Conference/11/iccad-international-conference-on-computer-aided-design" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="C21" r:id="rId13" display="http://academic.research.microsoft.com/Conference/20/iccv-international-conference-on-computer-vision" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="C22" r:id="rId14" display="http://academic.research.microsoft.com/Conference/838/cvpr-computer-vision-and-pattern-recognition" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="C31" r:id="rId15" display="http://academic.research.microsoft.com/Conference/22/icde-international-conference-on-data-engineering" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="C32" r:id="rId16" display="http://academic.research.microsoft.com/Conference/458/vldb-very-large-data-bases" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="C33" r:id="rId17" display="http://academic.research.microsoft.com/Conference/223/pods-symposium-on-principles-of-database-systems" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="C34" r:id="rId18" display="http://academic.research.microsoft.com/Conference/370/sigmod-international-conference-on-management-of-data" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="C40" r:id="rId19" display="http://academic.research.microsoft.com/Conference/222/podc-symposium-on-principles-of-distributed-computing" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="C41" r:id="rId20" display="http://academic.research.microsoft.com/Conference/21/icdcs-international-conference-on-distributed-computing-systems" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="C23" r:id="rId21" display="http://academic.research.microsoft.com/Conference/1563/siggraph-annual-conference-on-computer-graphics" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="C24" r:id="rId22" display="http://academic.research.microsoft.com/Conference/455/ieee-visualization" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
@@ -4580,131 +4426,131 @@
     <hyperlink ref="C88" r:id="rId45" display="http://academic.research.microsoft.com/Conference/250/rtss-ieee-real-time-systems-symposium" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
     <hyperlink ref="C99" r:id="rId46" display="http://academic.research.microsoft.com/Conference/603/crypto-international-crytology-conference" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
     <hyperlink ref="C100" r:id="rId47" display="http://academic.research.microsoft.com/Conference/1586/s&amp;p-ieee-symposium-on-security-and-privacy" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
     <hyperlink ref="C101" r:id="rId48" display="http://academic.research.microsoft.com/Conference/559/ccs-computer-and-communications-security" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
     <hyperlink ref="C107" r:id="rId49" display="http://academic.research.microsoft.com/Conference/555/cav-computer-aided-verification" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
     <hyperlink ref="C108" r:id="rId50" display="http://academic.research.microsoft.com/Conference/40/icse-international-conference-on-software-engineering" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
     <hyperlink ref="C67" r:id="rId51" display="http://academic.research.microsoft.com/Conference/623/dcc-data-compression-conference" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
     <hyperlink ref="C82" r:id="rId52" display="http://academic.research.microsoft.com/Conference/369/sigmetrics-measurement-and-modeling-of-computer-systems" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
     <hyperlink ref="C102" r:id="rId53" display="http://academic.research.microsoft.com/Conference/688/eurocrypt-theory-and-application-of-cryptographic-techniques" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
     <hyperlink ref="C30" r:id="rId54" display="http://academic.research.microsoft.com/Conference/120/kdd-knowledge-discovery-and-data-mining" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
     <hyperlink ref="C42" r:id="rId55" display="http://academic.research.microsoft.com/Conference/229/ppopp-principles-and-practice-of-parallel-programming" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
     <hyperlink ref="C104" r:id="rId56" display="http://academic.research.microsoft.com/Conference/651/dsn-dependable-systems-and-networks" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C81" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="2" topLeftCell="C118" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="A91" sqref="A91:XFD91"/>
+      <selection pane="bottomRight" activeCell="B140" sqref="B140:G140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9" style="6"/>
     <col min="2" max="2" width="35.42578125" style="21" customWidth="1"/>
     <col min="3" max="3" width="93.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="29" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="33.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" style="26" customWidth="1"/>
     <col min="9" max="10" width="9" style="26"/>
     <col min="11" max="11" width="9.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="26"/>
     <col min="14" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="B1" s="21" t="s">
         <v>123</v>
       </c>
       <c r="C1" s="23" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-      <c r="F1" s="60"/>
+        <v>149</v>
+      </c>
+      <c r="D1" s="58" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
       <c r="G1" s="24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="21" customHeight="1">
       <c r="C2" s="23"/>
       <c r="D2" s="29" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E2" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="F2" s="29" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1">
       <c r="B3" s="21" t="s">
         <v>132</v>
       </c>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
     </row>
     <row r="4" spans="1:13" ht="21" customHeight="1">
       <c r="A4" s="6">
         <v>1</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D4" s="29">
         <v>22.222814498933904</v>
       </c>
       <c r="E4" s="29">
         <v>0.37142857142857144</v>
       </c>
       <c r="F4" s="29">
         <v>8.1722689075630246</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
       <c r="A5" s="6">
         <v>2</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="29">
@@ -4775,323 +4621,323 @@
       </c>
       <c r="C8" s="13" t="s">
         <v>117</v>
       </c>
       <c r="D8" s="29">
         <v>14.830278884462151</v>
       </c>
       <c r="E8" s="29">
         <v>1.5925925925925926</v>
       </c>
       <c r="F8" s="29">
         <v>7.7927631578947372</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" ht="21" customHeight="1">
       <c r="A9" s="6">
         <v>6</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D9" s="29">
         <v>5.330386740331492</v>
       </c>
       <c r="E9" s="29">
         <v>0.46153846153846156</v>
       </c>
       <c r="F9" s="29">
         <v>3.0734463276836159</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" ht="21" customHeight="1">
       <c r="A10" s="6">
         <v>7</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D10" s="29">
         <v>3.71</v>
       </c>
       <c r="E10" s="29">
         <v>0.61</v>
       </c>
       <c r="F10" s="29">
         <v>3.74</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" ht="21" customHeight="1">
       <c r="C11" s="22"/>
       <c r="D11" s="53"/>
       <c r="E11" s="53"/>
       <c r="F11" s="53"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13" ht="21" customHeight="1">
       <c r="B12" s="21" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" ht="21" customHeight="1">
       <c r="A13" s="6">
         <v>8</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="29">
         <v>29.328165374677003</v>
       </c>
       <c r="E13" s="29">
         <v>1.2058823529411764</v>
       </c>
       <c r="F13" s="29">
         <v>7.5706806282722514</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" ht="21" customHeight="1">
       <c r="A14" s="41">
         <v>9</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="44">
         <v>23.616020343293069</v>
       </c>
       <c r="E14" s="44">
         <v>2.0909090909090908</v>
       </c>
       <c r="F14" s="44">
         <v>9.9072580645161299</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:13" ht="21" customHeight="1">
       <c r="A15" s="6">
         <v>10</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="D15" s="29">
         <v>52.121212121212125</v>
       </c>
       <c r="E15" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F15" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1">
       <c r="A16" s="6">
         <v>11</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="29">
         <v>10.567119944211994</v>
       </c>
       <c r="E16" s="29">
         <v>0.65308370044052866</v>
       </c>
       <c r="F16" s="29">
         <v>4.3045653533458408</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1">
       <c r="A17" s="6">
         <v>12</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="29">
         <v>29.158640226628894</v>
       </c>
       <c r="E17" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F17" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1">
       <c r="A18" s="6">
         <v>13</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="29">
         <v>19.81610576923077</v>
       </c>
       <c r="E18" s="29">
         <v>0</v>
       </c>
       <c r="F18" s="29">
         <v>9.8131868131868139</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1">
       <c r="A19" s="6">
         <v>14</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D19" s="29">
         <v>6.2914501653282944</v>
       </c>
       <c r="E19" s="29">
         <v>1.1279373368146215</v>
       </c>
       <c r="F19" s="29">
         <v>3.6660475482912331</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1">
       <c r="A20" s="6">
         <v>15</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D20" s="29">
         <v>7.4460467429139729</v>
       </c>
       <c r="E20" s="29">
         <v>0.64297253634894991</v>
       </c>
       <c r="F20" s="29">
         <v>3.0162517289073305</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="21" customHeight="1">
       <c r="A21" s="6">
         <v>16</v>
       </c>
       <c r="C21" s="30" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G21" s="31" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="21" customHeight="1">
       <c r="C22" s="30"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="31"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13" ht="21" customHeight="1">
       <c r="B23" s="21" t="s">
         <v>7</v>
       </c>
@@ -5179,74 +5025,74 @@
       </c>
       <c r="E28" s="29">
         <v>1</v>
       </c>
       <c r="F28" s="29">
         <v>14.647798742138365</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1">
       <c r="A29" s="6">
         <v>20</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="29">
         <v>30.137662337662338</v>
       </c>
       <c r="E29" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F29" s="29">
         <v>12.656716417910447</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="1:13" ht="21" customHeight="1">
       <c r="A30" s="6">
         <v>21</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="29">
         <v>19.033018867924529</v>
       </c>
       <c r="E30" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F30" s="29">
         <v>11.4</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
     </row>
     <row r="31" spans="1:13" ht="21" customHeight="1">
       <c r="A31" s="6">
         <v>22</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="29">
         <v>19.224606580829757</v>
       </c>
       <c r="E31" s="29">
         <v>0</v>
       </c>
       <c r="F31" s="29">
@@ -5265,57 +5111,57 @@
       </c>
       <c r="C32" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="29">
         <v>20.853909465020575</v>
       </c>
       <c r="E32" s="29">
         <v>0.38410596026490068</v>
       </c>
       <c r="F32" s="29">
         <v>4.4103773584905657</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" ht="21" customHeight="1">
       <c r="A33" s="6">
         <v>24</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D33" s="47"/>
       <c r="E33" s="47"/>
       <c r="F33" s="47"/>
       <c r="G33" s="6" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" ht="21" customHeight="1">
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" ht="21" customHeight="1">
       <c r="B35" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="13"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
@@ -5420,101 +5266,101 @@
       </c>
       <c r="C40" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D40" s="29">
         <v>16.595952547103977</v>
       </c>
       <c r="E40" s="29">
         <v>0</v>
       </c>
       <c r="F40" s="29">
         <v>5.6473429951690823</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" ht="21" customHeight="1">
       <c r="A41" s="6">
         <v>30</v>
       </c>
       <c r="C41" s="30" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G41" s="31" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" ht="21" customHeight="1">
       <c r="C42" s="30"/>
       <c r="D42" s="53"/>
       <c r="E42" s="53"/>
       <c r="F42" s="53"/>
       <c r="G42" s="31"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
     </row>
     <row r="43" spans="1:13" ht="21" customHeight="1">
       <c r="B43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
     </row>
     <row r="44" spans="1:13" ht="21" customHeight="1">
       <c r="A44" s="6">
         <v>31</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="29">
         <v>20.76728869374314</v>
       </c>
       <c r="E44" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F44" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13" ht="21" customHeight="1">
       <c r="A45" s="6">
         <v>32</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D45" s="29">
         <v>18.015053763440861</v>
       </c>
       <c r="E45" s="29">
         <v>1.8125</v>
       </c>
       <c r="F45" s="29">
         <v>7.374545454545455</v>
       </c>
       <c r="H45" s="6"/>
@@ -5576,63 +5422,63 @@
       </c>
       <c r="C48" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D48" s="29">
         <v>17.94543650793651</v>
       </c>
       <c r="E48" s="29">
         <v>1.2857142857142858</v>
       </c>
       <c r="F48" s="29">
         <v>5.3790087463556855</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
     </row>
     <row r="49" spans="1:13" ht="21" customHeight="1">
       <c r="A49" s="6">
         <v>36</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D49" s="29">
         <v>8.3018518518518523</v>
       </c>
       <c r="E49" s="29">
         <v>0.34640522875816993</v>
       </c>
       <c r="F49" s="29">
         <v>3.4425287356321839</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13" ht="21" customHeight="1">
       <c r="C50" s="13"/>
       <c r="D50" s="53"/>
       <c r="E50" s="53"/>
       <c r="F50" s="53"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
     </row>
     <row r="51" spans="1:13" ht="21" customHeight="1">
       <c r="B51" s="21" t="s">
         <v>126</v>
       </c>
       <c r="C51" s="13"/>
@@ -5696,80 +5542,80 @@
       <c r="C54" s="13" t="s">
         <v>121</v>
       </c>
       <c r="D54" s="29">
         <v>15.917630057803468</v>
       </c>
       <c r="E54" s="29">
         <v>0.56603773584905659</v>
       </c>
       <c r="F54" s="29">
         <v>4.617543859649123</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="6"/>
     </row>
     <row r="55" spans="1:13" ht="21" customHeight="1">
       <c r="A55" s="6">
         <v>40</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="13" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D55" s="29">
         <v>13.76</v>
       </c>
       <c r="E55" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F55" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G55" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" ht="21" customHeight="1">
       <c r="A56" s="6">
         <v>41</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13" ht="21" customHeight="1">
       <c r="C57" s="12"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
     </row>
     <row r="58" spans="1:13" ht="21" customHeight="1">
       <c r="B58" s="21" t="s">
         <v>127</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
@@ -5917,54 +5763,54 @@
       </c>
       <c r="C66" s="13" t="s">
         <v>85</v>
       </c>
       <c r="D66" s="29">
         <v>13.970434782608695</v>
       </c>
       <c r="E66" s="29">
         <v>0.19298245614035087</v>
       </c>
       <c r="F66" s="29">
         <v>4.7881355932203391</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="6"/>
     </row>
     <row r="67" spans="1:13" ht="42.75">
       <c r="A67" s="6">
         <v>48</v>
       </c>
       <c r="C67" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G67" s="6" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
     </row>
     <row r="68" spans="1:13" ht="21" customHeight="1">
       <c r="B68" s="21" t="s">
         <v>31</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
     </row>
     <row r="69" spans="1:13" ht="21" customHeight="1">
       <c r="A69" s="6">
         <v>49</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>72</v>
@@ -6014,74 +5860,74 @@
       </c>
       <c r="C71" s="13" t="s">
         <v>87</v>
       </c>
       <c r="D71" s="29">
         <v>5.5271131543203431</v>
       </c>
       <c r="E71" s="29">
         <v>0.38288677614520311</v>
       </c>
       <c r="F71" s="29">
         <v>2.1521084337349397</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" ht="21" customHeight="1">
       <c r="A72" s="6">
         <v>52</v>
       </c>
       <c r="C72" s="30" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G72" s="31" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
     </row>
     <row r="73" spans="1:13" ht="21" customHeight="1">
       <c r="A73" s="6">
         <v>53</v>
       </c>
       <c r="C73" s="30" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D73" s="38"/>
       <c r="E73" s="38"/>
       <c r="F73" s="38"/>
       <c r="G73" s="31" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
     </row>
     <row r="74" spans="1:13" ht="21" customHeight="1">
       <c r="C74" s="30"/>
       <c r="D74" s="53"/>
       <c r="E74" s="53"/>
       <c r="F74" s="53"/>
       <c r="G74" s="31"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
     </row>
     <row r="75" spans="1:13" ht="21" customHeight="1">
       <c r="B75" s="21" t="s">
         <v>34</v>
       </c>
@@ -6144,83 +5990,83 @@
       </c>
       <c r="C78" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D78" s="29">
         <v>5.2706851971557853</v>
       </c>
       <c r="E78" s="29">
         <v>0.28749999999999998</v>
       </c>
       <c r="F78" s="29">
         <v>2.4616618543471285</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13" ht="21" customHeight="1">
       <c r="A79" s="6">
         <v>57</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D79" s="29">
         <v>7.5921052631578947</v>
       </c>
       <c r="E79" s="29">
         <v>0</v>
       </c>
       <c r="F79" s="29">
         <v>7.2463768115942031</v>
       </c>
       <c r="G79" s="6" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:13" ht="21" customHeight="1">
       <c r="A80" s="6">
         <v>58</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="6" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13" ht="21" customHeight="1">
       <c r="C81" s="13"/>
       <c r="D81" s="53"/>
       <c r="E81" s="53"/>
       <c r="F81" s="53"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13" ht="21" customHeight="1">
       <c r="B82" s="21" t="s">
         <v>38</v>
       </c>
       <c r="H82" s="6"/>
@@ -6245,153 +6091,153 @@
       </c>
       <c r="F83" s="29">
         <v>2.9224190592547341</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13" ht="21" customHeight="1">
       <c r="C84" s="13"/>
       <c r="D84" s="46"/>
       <c r="E84" s="46"/>
       <c r="F84" s="46"/>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A85" s="27"/>
-      <c r="B85" s="56" t="s">
-[...6 lines deleted...]
-      <c r="G85" s="56"/>
+      <c r="B85" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="C85" s="55"/>
+      <c r="D85" s="55"/>
+      <c r="E85" s="55"/>
+      <c r="F85" s="55"/>
+      <c r="G85" s="55"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A86" s="27">
         <v>60</v>
       </c>
       <c r="B86" s="45"/>
       <c r="C86" s="13" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D86" s="45"/>
       <c r="E86" s="45"/>
       <c r="F86" s="45"/>
       <c r="G86" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A87" s="27">
         <v>61</v>
       </c>
       <c r="B87" s="45"/>
       <c r="C87" s="13" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D87" s="45"/>
       <c r="E87" s="45"/>
       <c r="F87" s="45"/>
       <c r="G87" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A88" s="27">
         <v>62</v>
       </c>
       <c r="B88" s="45"/>
       <c r="C88" s="13" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D88" s="45"/>
       <c r="E88" s="45"/>
       <c r="F88" s="45"/>
       <c r="G88" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A89" s="27">
         <v>63</v>
       </c>
       <c r="B89" s="45"/>
       <c r="C89" s="13" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D89" s="45"/>
       <c r="E89" s="45"/>
       <c r="F89" s="45"/>
       <c r="G89" s="6" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="21" customHeight="1">
       <c r="A90" s="27">
         <v>64</v>
       </c>
       <c r="B90" s="48"/>
       <c r="C90" s="13" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13" ht="21" customHeight="1">
       <c r="A91" s="27">
         <v>65</v>
       </c>
       <c r="B91" s="48"/>
       <c r="C91" s="13" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D91" s="48"/>
       <c r="E91" s="48"/>
       <c r="F91" s="48"/>
       <c r="G91" s="6" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13" ht="21" customHeight="1">
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="21" customHeight="1">
       <c r="B93" s="21" t="s">
         <v>41</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
@@ -6449,166 +6295,166 @@
       </c>
       <c r="C96" s="13" t="s">
         <v>103</v>
       </c>
       <c r="D96" s="29">
         <v>20.41301460823373</v>
       </c>
       <c r="E96" s="29">
         <v>0.4606741573033708</v>
       </c>
       <c r="F96" s="29">
         <v>7.6148409893992932</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" ht="21" customHeight="1">
       <c r="A97" s="6">
         <v>69</v>
       </c>
       <c r="C97" s="13" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D97" s="29">
         <v>22.403225806451612</v>
       </c>
       <c r="E97" s="29">
         <v>0</v>
       </c>
       <c r="F97" s="29">
         <v>8.5714285714285712</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="6"/>
     </row>
     <row r="98" spans="1:13" ht="21" customHeight="1">
       <c r="A98" s="6">
         <v>70</v>
       </c>
       <c r="C98" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D98" s="29">
         <v>32.5761316872428</v>
       </c>
       <c r="E98" s="29">
         <v>5.6333333333333337</v>
       </c>
       <c r="F98" s="29">
         <v>20.455497382198953</v>
       </c>
       <c r="G98" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="6"/>
     </row>
     <row r="99" spans="1:13" ht="36" customHeight="1">
       <c r="A99" s="6">
         <v>71</v>
       </c>
       <c r="C99" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D99" s="29">
         <v>9.5101326899879375</v>
       </c>
       <c r="E99" s="29">
         <v>1.7857142857142858</v>
       </c>
       <c r="F99" s="29">
         <v>4.8118635437881876</v>
       </c>
       <c r="G99" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="6"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A100" s="6">
         <v>72</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="12" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D100" s="18">
         <v>14.12</v>
       </c>
       <c r="E100" s="18"/>
       <c r="F100" s="18"/>
       <c r="G100" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A101" s="6">
         <v>73</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="12" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D101" s="18"/>
       <c r="E101" s="18">
         <v>2.15</v>
       </c>
       <c r="F101" s="18"/>
       <c r="G101" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:13" ht="21" customHeight="1">
       <c r="A102" s="6">
         <v>74</v>
       </c>
       <c r="C102" s="13" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D102" s="40"/>
       <c r="E102" s="40"/>
       <c r="F102" s="40"/>
       <c r="G102" s="6" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="6"/>
     </row>
     <row r="103" spans="1:13" ht="15">
       <c r="C103" s="13"/>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="6"/>
     </row>
     <row r="104" spans="1:13" ht="21" customHeight="1">
       <c r="B104" s="21" t="s">
         <v>128</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
@@ -6765,77 +6611,77 @@
       <c r="L111" s="6"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" ht="21" customHeight="1">
       <c r="B112" s="21" t="s">
         <v>55</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="6"/>
     </row>
     <row r="113" spans="1:13" ht="21" customHeight="1">
       <c r="A113" s="6">
         <v>81</v>
       </c>
       <c r="C113" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D113" s="29">
         <v>36.392694063926939</v>
       </c>
       <c r="E113" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F113" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="6"/>
     </row>
     <row r="114" spans="1:13" ht="21" customHeight="1">
       <c r="A114" s="6">
         <v>82</v>
       </c>
       <c r="C114" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D114" s="29">
         <v>29.66</v>
       </c>
       <c r="E114" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F114" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="6"/>
     </row>
     <row r="115" spans="1:13" ht="21" customHeight="1">
       <c r="A115" s="6">
         <v>83</v>
       </c>
       <c r="C115" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D115" s="29">
         <v>22.406340057636889</v>
       </c>
       <c r="E115" s="29">
         <v>0.83098591549295775</v>
       </c>
       <c r="F115" s="29">
         <v>11.716157205240174</v>
       </c>
       <c r="H115" s="6"/>
@@ -7012,60 +6858,60 @@
       </c>
       <c r="C124" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D124" s="29">
         <v>19.573529411764707</v>
       </c>
       <c r="E124" s="29">
         <v>2.3913043478260869</v>
       </c>
       <c r="F124" s="29">
         <v>9.7619047619047628</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
     </row>
     <row r="125" spans="1:13" ht="21" customHeight="1">
       <c r="A125" s="6">
         <v>91</v>
       </c>
       <c r="C125" s="25" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D125" s="29">
         <v>3.6267123287671232</v>
       </c>
       <c r="E125" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F125" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
     </row>
     <row r="126" spans="1:13" ht="21" customHeight="1">
       <c r="C126" s="25"/>
       <c r="D126" s="53"/>
       <c r="E126" s="53"/>
       <c r="F126" s="53"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
     </row>
     <row r="127" spans="1:13" ht="21" customHeight="1">
       <c r="B127" s="21" t="s">
         <v>70</v>
       </c>
       <c r="H127" s="6"/>
@@ -7132,139 +6978,139 @@
         <v>9.6019900497512438</v>
       </c>
       <c r="E130" s="29">
         <v>0.46798029556650245</v>
       </c>
       <c r="F130" s="29">
         <v>5.4262536873156346</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="6"/>
       <c r="J130" s="6"/>
       <c r="K130" s="6"/>
       <c r="L130" s="6"/>
       <c r="M130" s="6"/>
     </row>
     <row r="131" spans="1:13" ht="21" customHeight="1">
       <c r="H131" s="6"/>
       <c r="I131" s="6"/>
       <c r="J131" s="6"/>
       <c r="K131" s="6"/>
       <c r="L131" s="6"/>
       <c r="M131" s="6"/>
     </row>
     <row r="132" spans="1:13" ht="21" customHeight="1">
       <c r="B132" s="21" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="21" customHeight="1">
       <c r="A133" s="6">
         <v>95</v>
       </c>
       <c r="C133" s="32" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D133" s="47"/>
       <c r="E133" s="47"/>
       <c r="F133" s="47"/>
       <c r="G133" s="33" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="134" spans="1:13" ht="21" customHeight="1">
       <c r="C134" s="32"/>
       <c r="D134" s="50"/>
       <c r="E134" s="50"/>
       <c r="F134" s="50"/>
       <c r="G134" s="33"/>
     </row>
     <row r="135" spans="1:13" ht="21" customHeight="1">
       <c r="B135" s="52" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C135" s="32"/>
       <c r="D135" s="50"/>
       <c r="E135" s="50"/>
       <c r="F135" s="50"/>
       <c r="G135" s="33"/>
     </row>
     <row r="136" spans="1:13" ht="21" customHeight="1">
       <c r="A136" s="6">
         <v>96</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="32" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D136" s="50"/>
       <c r="E136" s="50"/>
       <c r="F136" s="50"/>
       <c r="G136" s="33" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="21" customHeight="1">
       <c r="C137" s="32"/>
       <c r="D137" s="51"/>
       <c r="E137" s="51"/>
       <c r="F137" s="51"/>
       <c r="G137" s="33"/>
     </row>
     <row r="138" spans="1:13" ht="21" customHeight="1">
       <c r="B138" s="52" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C138" s="32"/>
       <c r="D138" s="51"/>
       <c r="E138" s="51"/>
       <c r="F138" s="51"/>
       <c r="G138" s="33"/>
     </row>
     <row r="139" spans="1:13" ht="21" customHeight="1">
       <c r="A139" s="6">
         <v>97</v>
       </c>
       <c r="C139" s="32" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D139" s="51"/>
       <c r="E139" s="51"/>
       <c r="F139" s="51"/>
       <c r="G139" s="33" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="51" customHeight="1">
-      <c r="B140" s="58" t="s">
-[...6 lines deleted...]
-      <c r="G140" s="59"/>
+      <c r="B140" s="59" t="s">
+        <v>234</v>
+      </c>
+      <c r="C140" s="57"/>
+      <c r="D140" s="57"/>
+      <c r="E140" s="57"/>
+      <c r="F140" s="57"/>
+      <c r="G140" s="57"/>
     </row>
     <row r="141" spans="1:13" ht="48.75" customHeight="1"/>
     <row r="142" spans="1:13" ht="55.15" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B140:G140"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="B85:G85"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C60" r:id="rId1" display="http://academic.research.microsoft.com/Conference/786/cgo-symposium-on-code-generation-and-optimization" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="C77" r:id="rId2" display="http://academic.research.microsoft.com/Conference/1589/storage-and-retrieval-for-image-and-video-databases" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="C76" r:id="rId3" display="http://academic.research.microsoft.com/Conference/1096/icip-international-conference-on-image-processing" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="C83" r:id="rId4" display="http://academic.research.microsoft.com/Conference/2771/icassp-international-conference-on-acoustics-speech-and-signal-processing" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="C94" r:id="rId5" display="http://academic.research.microsoft.com/Conference/1660/sensys-conference-on-embedded-networked-sensor-systems" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="C95" r:id="rId6" display="http://academic.research.microsoft.com/Conference/1215/iptps-peer-to-peer-systems" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="C105" r:id="rId7" display="http://academic.research.microsoft.com/Conference/525/hotos-wwos-workshop-on-workstation-operating-systems-now-hotos-workshop-on-hot-topics-in" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="C106" r:id="rId8" display="http://academic.research.microsoft.com/Conference/744/hybrid-systems" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
     <hyperlink ref="C107" r:id="rId9" display="http://academic.research.microsoft.com/Conference/974/usenix-conference-on-file-and-storage-technologies" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
     <hyperlink ref="C113" r:id="rId10" display="http://academic.research.microsoft.com/Conference/711/fpca-functional-programming-languages-and-computer-architecture" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
     <hyperlink ref="C114" r:id="rId11" display="http://academic.research.microsoft.com/Conference/137/lfp-acm-conference-on-lisp-and-functional-programming" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
     <hyperlink ref="C115" r:id="rId12" display="http://academic.research.microsoft.com/Conference/298/aosd-aspect-oriented-software-development" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
     <hyperlink ref="C116" r:id="rId13" display="http://academic.research.microsoft.com/Conference/197/oopsla-conference-on-object-oriented-programming-systems-languages-and-applications" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
     <hyperlink ref="C110" r:id="rId14" display="http://academic.research.microsoft.com/Conference/247/rtas-ieee-real-time-technology-and-applications-symposium" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>